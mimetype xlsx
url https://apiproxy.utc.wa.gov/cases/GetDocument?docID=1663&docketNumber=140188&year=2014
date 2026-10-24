--- v0 (2025-10-13)
+++ v1 (2026-10-24)
@@ -17145,51 +17145,51 @@
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <SharedContentType xmlns="Microsoft.SharePoint.Taxonomy.ContentTypeSync" SourceId="015f1b76-b32e-440f-80a7-f0ca4d8a872c" ContentTypeId="0x0101006E56B4D1795A2E4DB2F0B01679ED314A" PreviousValue="true"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Filed Document" ma:contentTypeID="0x0101006E56B4D1795A2E4DB2F0B01679ED314A0076D05DFA5A769A459A1C549E33C26839" ma:contentTypeVersion="175" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="4eb91c358a4103962b49e91bd02f562c">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Filed Document" ma:contentTypeID="0x0101006E56B4D1795A2E4DB2F0B01679ED314A0076D05DFA5A769A459A1C549E33C26839" ma:contentTypeVersion="195" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="be3d1b289c1cc5ed01431b2b33b4662e">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="dc463f71-b30c-4ab2-9473-d307f9d35888" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d9af5a78cd4b1f642e3ede5db40f3279" ns1:_="" ns2:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="dc463f71-b30c-4ab2-9473-d307f9d35888"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:IsConfidential" minOccurs="0"/>
                 <xsd:element ref="ns2:IsHighlyConfidential" minOccurs="0"/>
                 <xsd:element ref="ns2:Date1" minOccurs="0"/>
                 <xsd:element ref="ns2:DocketNumber" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentSetType" minOccurs="0"/>
                 <xsd:element ref="ns2:IndustryCode" minOccurs="0"/>
                 <xsd:element ref="ns2:CaseType" minOccurs="0"/>
                 <xsd:element ref="ns2:CaseStatus" minOccurs="0"/>
                 <xsd:element ref="ns2:AgendaOrder" minOccurs="0"/>
                 <xsd:element ref="ns2:DelegatedOrder" minOccurs="0"/>
                 <xsd:element ref="ns2:IsDocumentOrder" minOccurs="0"/>
                 <xsd:element ref="ns2:CaseCompanyNames" minOccurs="0"/>
                 <xsd:element ref="ns2:OpenedDate" minOccurs="0"/>
                 <xsd:element ref="ns2:Prefix" minOccurs="0"/>
                 <xsd:element ref="ns2:Visibility" minOccurs="0"/>
                 <xsd:element ref="ns1:Nickname" minOccurs="0"/>
@@ -17421,55 +17421,55 @@
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Prefix xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">UE</Prefix>
     <DocumentSetType xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">Report</DocumentSetType>
     <Visibility xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">Full Visibility</Visibility>
     <IsConfidential xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">false</IsConfidential>
     <AgendaOrder xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">false</AgendaOrder>
     <CaseType xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">Tariff Revision</CaseType>
     <IndustryCode xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">140</IndustryCode>
     <CaseStatus xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">Closed</CaseStatus>
     <OpenedDate xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">2014-02-04T08:00:00+00:00</OpenedDate>
     <SignificantOrder xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">false</SignificantOrder>
     <Date1 xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">2021-12-15T08:00:00+00:00</Date1>
     <IsDocumentOrder xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">false</IsDocumentOrder>
     <IsHighlyConfidential xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">false</IsHighlyConfidential>
     <CaseCompanyNames xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">Avista Corporation</CaseCompanyNames>
     <Nickname xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <DocketNumber xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">140188</DocketNumber>
     <DelegatedOrder xmlns="dc463f71-b30c-4ab2-9473-d307f9d35888">false</DelegatedOrder>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F86B6700-6158-4BE0-8920-0EEE5254F0D9}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{634A1CA6-1EDE-4E45-876D-0805D426A5A2}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8A85CB1C-1D5F-4767-971D-6B560E8D937F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C3E8E86-0296-45B2-BAB8-4E03371B6745}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3AF2CE2D-E407-4989-9381-C615EB52FA40}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A01C01B0-A03D-484E-9912-8B87ADC22E6C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Named Ranges</vt:lpstr>